--- v1 (2026-03-31)
+++ v2 (2026-07-08)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PRAVNA SLUŽBA\PRAVO NA PRISTUP INFORMACIJAMA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7E08C1B9-D93F-40C7-A649-FC15D8C2C917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9CA5E8F3-59B5-4830-809F-90C681B5FBE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="66">
   <si>
     <t>NAZIV SKUPA PODATAKA</t>
   </si>
   <si>
     <t>UČESTALOST OBJAVE/AŽURIRANJA</t>
   </si>
   <si>
     <t>ZAKONSKA ILI DRUGA OSNOVA ZA VOĐENJE</t>
   </si>
   <si>
     <t>PODZAKONSKI PROPIS</t>
@@ -404,197 +404,163 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperveza" xfId="1" builtinId="8"/>
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -730,52 +696,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsv@fina.hr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponip.fina.hr/ocevidnik-web/pocetna" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rk@fina.hr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fina.hr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgfi.fina.hr/JavnaObjava-web/jsp/prijavaKorisnika.jsp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://servisi.fina.hr/regkonc/index.do" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrr.fina.hr/jrir/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaloznaprava@fina.hr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsv.fina.hr/RSV-javnost/login" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrr@fina.hr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zaloznaprava.fina.hr/upzap/public/prepare.do" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@fina.hr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J11"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="J1" sqref="J1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="28.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="30.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="28.140625" style="14"/>
     <col min="11" max="16384" width="28.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -819,51 +785,51 @@
       </c>
       <c r="H2" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="9" t="s">